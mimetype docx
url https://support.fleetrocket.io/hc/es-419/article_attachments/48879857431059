--- v0 (2026-04-05)
+++ v1 (2026-06-15)
@@ -3593,82 +3593,90 @@
               </w:rPr>
               <w:t xml:space="preserve">23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000077">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:leader="none" w:pos="850"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
               <w:rPr/>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">Contabilidad del Transportista (Si empresa de facturación): Nombre de la empresa de facturación</w:t>
+            <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.s96l0als8nkf" w:id="3"/>
+            <w:bookmarkEnd w:id="3"/>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contabilidad del Transportista: Condiciones de pago  (0d, 3d, 21d, 30d)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000078">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:leader="none" w:pos="850"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
-              <w:rPr/>
-[...4 lines deleted...]
-              </w:rPr>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sí*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000079">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:leader="none" w:pos="850"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -3714,51 +3722,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:leader="none" w:pos="850"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contabilidad del Transportista (Si empresa de facturación): Dirección de la empresa de facturación</w:t>
+              <w:t xml:space="preserve">Principal forma de comunicación: correo electrónico</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007C">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:leader="none" w:pos="850"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -3827,90 +3835,82 @@
               </w:rPr>
               <w:t xml:space="preserve">25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007F">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:leader="none" w:pos="850"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
               <w:rPr/>
             </w:pPr>
-            <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.s96l0als8nkf" w:id="3"/>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">Contabilidad del Transportista: Condiciones de pago  (0d, 3d, 21d, 30d)</w:t>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Principal forma de comunicación: Número telefónico</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000080">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:leader="none" w:pos="850"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Sí*</w:t>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000081">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:leader="none" w:pos="850"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -3956,51 +3956,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000083">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:leader="none" w:pos="850"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">Principal forma de comunicación: correo electrónico</w:t>
+              <w:t xml:space="preserve">Datos de Seguimiento: Equipamiento telemático</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000084">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:leader="none" w:pos="850"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -4073,51 +4073,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000087">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:leader="none" w:pos="850"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">Principal forma de comunicación: Número telefónico</w:t>
+              <w:t xml:space="preserve">Datos de Seguimiento: Comentarios de seguimiento</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000088">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:leader="none" w:pos="850"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -4190,51 +4190,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:leader="none" w:pos="850"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">Datos de Seguimiento: Equipamiento telemático</w:t>
+              <w:t xml:space="preserve">Datos de Seguimiento: Enlace de seguimiento principal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008C">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:leader="none" w:pos="850"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -4307,51 +4307,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008F">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:leader="none" w:pos="850"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">Datos de Seguimiento: Comentarios de seguimiento</w:t>
+              <w:t xml:space="preserve">Datos de Seguimiento: Credenciales del enlace de seguimiento principal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000090">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:leader="none" w:pos="850"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -4424,51 +4424,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000093">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:leader="none" w:pos="850"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">Datos de Seguimiento: Enlace de seguimiento principal</w:t>
+              <w:t xml:space="preserve">Datos de Seguimiento: Enlace de seguimiento 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000094">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:leader="none" w:pos="850"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -4541,51 +4541,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000097">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:leader="none" w:pos="850"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">Datos de Seguimiento: Credenciales del enlace de seguimiento principal</w:t>
+              <w:t xml:space="preserve">Datos de Seguimiento: Credenciales del enlace de seguimiento 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000098">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:leader="none" w:pos="850"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -4658,51 +4658,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:leader="none" w:pos="850"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">Datos de Seguimiento: Enlace de seguimiento 1</w:t>
+              <w:t xml:space="preserve">Datos de Seguimiento: Enlace de seguimiento 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009C">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:leader="none" w:pos="850"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -4775,51 +4775,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009F">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:leader="none" w:pos="850"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">Datos de Seguimiento: Credenciales del enlace de seguimiento 1</w:t>
+              <w:t xml:space="preserve">Datos de Seguimiento: Credenciales del enlace de seguimiento 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A0">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:leader="none" w:pos="850"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -4892,51 +4892,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:leader="none" w:pos="850"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">Datos de Seguimiento: Enlace de seguimiento 2</w:t>
+              <w:t xml:space="preserve">Datos de Seguimiento: Enlace de seguimiento 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:leader="none" w:pos="850"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -5009,51 +5009,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:leader="none" w:pos="850"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">Datos de Seguimiento: Credenciales del enlace de seguimiento 2</w:t>
+              <w:t xml:space="preserve">Datos de Seguimiento: Credenciales del enlace de seguimiento 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A8">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:leader="none" w:pos="850"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -5126,51 +5126,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AB">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:leader="none" w:pos="850"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">Datos de Seguimiento: Enlace de seguimiento 3</w:t>
+              <w:t xml:space="preserve">Equipamiento: Dimensión de la flota (Extra grande, grande, etc)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:leader="none" w:pos="850"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -5243,443 +5243,443 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AF">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:leader="none" w:pos="850"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">Datos de Seguimiento: Credenciales del enlace de seguimiento 3</w:t>
-[...12 lines deleted...]
-          </w:tcPr>
+              <w:t xml:space="preserve">Direcciones de transportista: Tipo (Facturación, Comercial y Postal) </w:t>
+            </w:r>
+          </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B0">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:leader="none" w:pos="850"/>
               </w:tabs>
               <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="666666"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Si se configura como “Sí”, el tipo de dirección que se establecerá como obligatoria será la “Comercial”</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B1">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="none" w:pos="850"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B1">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B2">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:leader="none" w:pos="850"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B2">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:leader="none" w:pos="850"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">38</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B3">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:leader="none" w:pos="850"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">Equipamiento: Dimensión de la flota (Extra grande, grande, etc)</w:t>
-[...13 lines deleted...]
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B4">
+              <w:t xml:space="preserve">Direcciones de transportista: País</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B5">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="none" w:pos="850"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:leader="none" w:pos="850"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B5">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:leader="none" w:pos="850"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B6">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B8">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:leader="none" w:pos="850"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">39</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B7">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B9">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:leader="none" w:pos="850"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">Direcciones de transportista: Tipo (Facturación, Comercial y Postal) </w:t>
-[...38 lines deleted...]
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B9">
+              <w:t xml:space="preserve">Direcciones de transportista: Estado</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BA">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:leader="none" w:pos="850"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BA">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BB">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:leader="none" w:pos="850"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BB">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:leader="none" w:pos="850"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BC">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BD">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:leader="none" w:pos="850"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">Direcciones de transportista: País</w:t>
-[...15 lines deleted...]
-              </w:rPr>
+              <w:t xml:space="preserve">Direcciones de transportista: Ciudad</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:leader="none" w:pos="850"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -5752,51 +5752,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:leader="none" w:pos="850"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">Direcciones de transportista: Estado</w:t>
+              <w:t xml:space="preserve">Direcciones de transportista: Calle</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C2">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:leader="none" w:pos="850"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -5869,51 +5869,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C5">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:leader="none" w:pos="850"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">Direcciones de transportista: Ciudad</w:t>
+              <w:t xml:space="preserve">Direcciones de transportista: Código postal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:leader="none" w:pos="850"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -5986,51 +5986,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C9">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:leader="none" w:pos="850"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">Direcciones de transportista: Calle</w:t>
+              <w:t xml:space="preserve">Direcciones de transportista: Municipio (Si país de origen = México)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CA">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:leader="none" w:pos="850"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -6103,51 +6103,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CD">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:leader="none" w:pos="850"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">Direcciones de transportista: Código postal</w:t>
+              <w:t xml:space="preserve">Direcciones de transportista: Número de teléfono</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:leader="none" w:pos="850"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -6220,51 +6220,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:leader="none" w:pos="850"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">Direcciones de transportista: Municipio (Si país de origen = México)</w:t>
+              <w:t xml:space="preserve">Direcciones de transportista: Correo electrónico</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D2">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:leader="none" w:pos="850"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
@@ -6337,1667 +6337,1433 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D5">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:leader="none" w:pos="850"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">Direcciones de transportista: Número de teléfono</w:t>
-[...12 lines deleted...]
-          </w:tcPr>
+              <w:t xml:space="preserve">Contactos de transportista: Nombre</w:t>
+            </w:r>
+          </w:p>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:leader="none" w:pos="850"/>
               </w:tabs>
               <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="666666"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Si se agrega un contacto</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D7">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="none" w:pos="850"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D7">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D8">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:leader="none" w:pos="850"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D8">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D9">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:leader="none" w:pos="850"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">47</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D9">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DA">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:leader="none" w:pos="850"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">Direcciones de transportista: Correo electrónico</w:t>
-[...13 lines deleted...]
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DA">
+              <w:t xml:space="preserve">Contactos de transportista: Apellido(s)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DB">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="none" w:pos="850"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="666666"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Si se agrega un contacto</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:leader="none" w:pos="850"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DB">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DD">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:leader="none" w:pos="850"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DC">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:leader="none" w:pos="850"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">48</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DD">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DF">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:leader="none" w:pos="850"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contactos de transportista: Nombre</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DE">
+              <w:t xml:space="preserve">Contactos de transportista: Correo electrónico</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E0">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:leader="none" w:pos="850"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:color w:val="666666"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Si se agrega un contacto</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DF">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:leader="none" w:pos="850"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E0">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E2">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:leader="none" w:pos="850"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E1">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E3">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:leader="none" w:pos="850"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">49</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E2">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:leader="none" w:pos="850"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contactos de transportista: Apellido(s)</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E3">
+              <w:t xml:space="preserve">Contactos de transportista: Número de teléfono</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E5">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:leader="none" w:pos="850"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:color w:val="666666"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Si se agrega un contacto</w:t>
             </w:r>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E4">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:leader="none" w:pos="850"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E5">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:leader="none" w:pos="850"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E6">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E8">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:leader="none" w:pos="850"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E7">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E9">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:leader="none" w:pos="850"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contactos de transportista: Correo electrónico</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E8">
+              <w:t xml:space="preserve">Contactos de transportista: Tipo (Propietario/Presidente, Contacto Principal, Integración, Seguimiento, Turno Fines de Semana, Turno Nocturno, Ventas, Contabilidad, Cruce de Frontera, Agente de Seguros)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000EA">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:leader="none" w:pos="850"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
-              <w:rPr/>
-[...1 lines deleted...]
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:color w:val="666666"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:rtl w:val="0"/>
-[...20 lines deleted...]
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E9">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="666666"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Si se configura como “Sí” (sin especificar), se establecerá el tipo “Contacto Principal” como obligatorio. Se pueden configurar individualmente. Si se configura como Sí, será necesario introducir al menos este tipo de contacto.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000EB">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="none" w:pos="850"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:color w:val="666666"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:color w:val="666666"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Si se configura como “No”, no se establece como obligatorio incluir un contacto pero si se agrega un contacto, será obligatorio incluir un tipo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000EC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:leader="none" w:pos="850"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000EA">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000ED">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:leader="none" w:pos="850"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
-              <w:rPr/>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000EB">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000EE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:leader="none" w:pos="850"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">51</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000EC">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000EF">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:leader="none" w:pos="850"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contactos de transportista: Número de teléfono</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000ED">
+              <w:t xml:space="preserve">Información sobre Seguros de Carga: Nombre (Cargo, Daños físicos, etc)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F0">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:leader="none" w:pos="850"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:color w:val="666666"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">Si se agrega un contacto</w:t>
-[...18 lines deleted...]
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000EE">
+              <w:t xml:space="preserve">Si se configura como “Sí”, no se establece como obligatorio incluir un seguro pero si se agrega un seguro, será obligatorio incluir el nombre</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:leader="none" w:pos="850"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000EF">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F2">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:leader="none" w:pos="850"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F3">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="none" w:pos="850"/>
+              </w:tabs>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F0">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F4">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:leader="none" w:pos="850"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">52</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F1">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F5">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:leader="none" w:pos="850"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contactos de transportista: Tipo (Propietario/Presidente, Contacto Principal, Integración, Seguimiento, Turno Fines de Semana, Turno Nocturno, Ventas, Contabilidad, Cruce de Frontera, Agente de Seguros)</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F2">
+              <w:t xml:space="preserve">Información sobre Seguros de Carga: Valor de responsabilidad</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:leader="none" w:pos="850"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
+              <w:rPr/>
+            </w:pPr>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:color w:val="666666"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...46 lines deleted...]
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F4">
+                <w:rtl w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Si se agrega un seguro</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:leader="none" w:pos="850"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F5">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F8">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:leader="none" w:pos="850"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
+              <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F6">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F9">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:leader="none" w:pos="850"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">53</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F7">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000FA">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:leader="none" w:pos="850"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">Información sobre Seguros de Carga: Nombre (Cargo, Daños físicos, etc)</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F8">
+              <w:t xml:space="preserve">Información sobre Seguros de Carga: Fecha de expiración</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000FB">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:leader="none" w:pos="850"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:color w:val="666666"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">Si se configura como “Sí”, no se establece como obligatorio incluir un seguro pero si se agrega un seguro, será obligatorio incluir el nombre</w:t>
-[...18 lines deleted...]
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F9">
+              <w:t xml:space="preserve">Si se agrega un seguro</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000FC">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:leader="none" w:pos="850"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000FA">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000FD">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:leader="none" w:pos="850"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
-              <w:rPr/>
-[...11 lines deleted...]
-              </w:tabs>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000FC">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000FE">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:leader="none" w:pos="850"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">54</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000FD">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000FF">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:leader="none" w:pos="850"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">Información sobre Seguros de Carga: Valor de responsabilidad</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000FE">
+              <w:t xml:space="preserve">Documentos</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000100">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:leader="none" w:pos="850"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:color w:val="666666"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">Si se agrega un seguro</w:t>
-[...18 lines deleted...]
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000FF">
+              <w:t xml:space="preserve">Si se configura como “Sí”, se establecerá como obligatorio adjuntar el Paquete de transportista a la cuenta para poder activarla.</w:t>
+            </w:r>
+            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:shd w:fill="auto" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:w="100.0" w:type="dxa"/>
+              <w:left w:w="100.0" w:type="dxa"/>
+              <w:bottom w:w="100.0" w:type="dxa"/>
+              <w:right w:w="100.0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000101">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:leader="none" w:pos="850"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000100">
-[...60 lines deleted...]
-          </w:tcPr>
           <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000102">
-            <w:pPr>
-[...220 lines deleted...]
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000010A">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:leader="none" w:pos="850"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr/>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000010B">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000103">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="850"/>
         </w:tabs>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000010C">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000104">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="850"/>
           <w:tab w:val="left" w:leader="none" w:pos="850"/>
           <w:tab w:val="left" w:leader="none" w:pos="850"/>
           <w:tab w:val="left" w:leader="none" w:pos="850"/>
           <w:tab w:val="left" w:leader="none" w:pos="850"/>
           <w:tab w:val="left" w:leader="none" w:pos="850"/>
           <w:tab w:val="left" w:leader="none" w:pos="850"/>
           <w:tab w:val="left" w:leader="none" w:pos="850"/>
           <w:tab w:val="left" w:leader="none" w:pos="850"/>
         </w:tabs>
         <w:ind w:firstLine="720"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000010D">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000105">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="850"/>
           <w:tab w:val="left" w:leader="none" w:pos="850"/>
           <w:tab w:val="left" w:leader="none" w:pos="850"/>
           <w:tab w:val="left" w:leader="none" w:pos="850"/>
           <w:tab w:val="left" w:leader="none" w:pos="850"/>
           <w:tab w:val="left" w:leader="none" w:pos="850"/>
           <w:tab w:val="left" w:leader="none" w:pos="850"/>
           <w:tab w:val="left" w:leader="none" w:pos="850"/>
         </w:tabs>
         <w:spacing w:after="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000010E">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000106">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="850"/>
           <w:tab w:val="left" w:leader="none" w:pos="850"/>
           <w:tab w:val="left" w:leader="none" w:pos="850"/>
           <w:tab w:val="left" w:leader="none" w:pos="850"/>
           <w:tab w:val="left" w:leader="none" w:pos="850"/>
           <w:tab w:val="left" w:leader="none" w:pos="850"/>
           <w:tab w:val="left" w:leader="none" w:pos="850"/>
           <w:tab w:val="left" w:leader="none" w:pos="850"/>
         </w:tabs>
         <w:spacing w:after="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.axf99pdvbizb" w:id="4"/>
       <w:bookmarkEnd w:id="4"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Ejemplo de configuración Fr8App</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000010F">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000107">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="850"/>
           <w:tab w:val="left" w:leader="none" w:pos="850"/>
           <w:tab w:val="left" w:leader="none" w:pos="850"/>
           <w:tab w:val="left" w:leader="none" w:pos="850"/>
           <w:tab w:val="left" w:leader="none" w:pos="850"/>
           <w:tab w:val="left" w:leader="none" w:pos="850"/>
           <w:tab w:val="left" w:leader="none" w:pos="850"/>
           <w:tab w:val="left" w:leader="none" w:pos="850"/>
         </w:tabs>
         <w:ind w:firstLine="720"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000110">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000108">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="850"/>
         </w:tabs>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:lock w:val="contentLocked"/>
-        <w:id w:val="-585191280"/>
+        <w:id w:val="1794985561"/>
         <w:tag w:val="goog_rdk_0"/>
       </w:sdtPr>
       <w:sdtContent>
         <w:tbl>
           <w:tblPr>
             <w:tblStyle w:val="Table2"/>
             <w:tblW w:w="9750.0" w:type="dxa"/>
             <w:jc w:val="left"/>
             <w:tblInd w:w="720.0" w:type="dxa"/>
             <w:tblBorders>
               <w:top w:color="999999" w:space="0" w:sz="4" w:val="single"/>
               <w:left w:color="999999" w:space="0" w:sz="4" w:val="single"/>
               <w:bottom w:color="999999" w:space="0" w:sz="4" w:val="single"/>
               <w:right w:color="999999" w:space="0" w:sz="4" w:val="single"/>
               <w:insideH w:color="999999" w:space="0" w:sz="4" w:val="single"/>
               <w:insideV w:color="999999" w:space="0" w:sz="4" w:val="single"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblLook w:val="0600"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="630"/>
             <w:gridCol w:w="5490"/>
             <w:gridCol w:w="1695"/>
             <w:gridCol w:w="1935"/>
@@ -8009,7436 +7775,7200 @@
                 <w:gridCol w:w="1935"/>
               </w:tblGrid>
             </w:tblGridChange>
           </w:tblGrid>
           <w:tr>
             <w:trPr>
               <w:cantSplit w:val="0"/>
               <w:tblHeader w:val="0"/>
             </w:trPr>
             <w:tc>
               <w:tcPr>
                 <w:tcBorders>
                   <w:top w:color="999999" w:space="0" w:sz="4" w:val="single"/>
                   <w:left w:color="999999" w:space="0" w:sz="4" w:val="single"/>
                   <w:bottom w:color="999999" w:space="0" w:sz="4" w:val="single"/>
                   <w:right w:color="999999" w:space="0" w:sz="4" w:val="single"/>
                 </w:tcBorders>
                 <w:shd w:fill="099be5" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000111">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000109">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:b w:val="1"/>
                     <w:bCs w:val="1"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:b w:val="1"/>
                     <w:bCs w:val="1"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">ID</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcBorders>
                   <w:top w:color="999999" w:space="0" w:sz="4" w:val="single"/>
                   <w:left w:color="999999" w:space="0" w:sz="4" w:val="single"/>
                   <w:bottom w:color="999999" w:space="0" w:sz="4" w:val="single"/>
                   <w:right w:color="999999" w:space="0" w:sz="4" w:val="single"/>
                 </w:tcBorders>
                 <w:shd w:fill="099be5" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000112">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000010A">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:b w:val="1"/>
                     <w:bCs w:val="1"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Campo</w:t>
                 </w:r>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcBorders>
                   <w:top w:color="999999" w:space="0" w:sz="4" w:val="single"/>
                   <w:left w:color="999999" w:space="0" w:sz="4" w:val="single"/>
                   <w:bottom w:color="999999" w:space="0" w:sz="4" w:val="single"/>
                   <w:right w:color="999999" w:space="0" w:sz="4" w:val="single"/>
                 </w:tcBorders>
                 <w:shd w:fill="099be5" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000113">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000010B">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:b w:val="1"/>
                     <w:bCs w:val="1"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Obligatorio</w:t>
                 </w:r>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcBorders>
                   <w:top w:color="999999" w:space="0" w:sz="4" w:val="single"/>
                   <w:left w:color="999999" w:space="0" w:sz="4" w:val="single"/>
                   <w:bottom w:color="999999" w:space="0" w:sz="4" w:val="single"/>
                   <w:right w:color="999999" w:space="0" w:sz="4" w:val="single"/>
                 </w:tcBorders>
                 <w:shd w:fill="099be5" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000114">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000010C">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:b w:val="1"/>
                     <w:bCs w:val="1"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Comentarios</w:t>
                 </w:r>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:trPr>
               <w:cantSplit w:val="0"/>
               <w:tblHeader w:val="0"/>
             </w:trPr>
             <w:tc>
               <w:tcPr>
                 <w:tcBorders>
                   <w:top w:color="999999" w:space="0" w:sz="4" w:val="single"/>
                   <w:left w:color="999999" w:space="0" w:sz="4" w:val="single"/>
                   <w:bottom w:color="999999" w:space="0" w:sz="4" w:val="single"/>
                   <w:right w:color="999999" w:space="0" w:sz="4" w:val="single"/>
                 </w:tcBorders>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000115">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000010D">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">1</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcBorders>
                   <w:top w:color="999999" w:space="0" w:sz="4" w:val="single"/>
                   <w:left w:color="999999" w:space="0" w:sz="4" w:val="single"/>
                   <w:bottom w:color="999999" w:space="0" w:sz="4" w:val="single"/>
                   <w:right w:color="999999" w:space="0" w:sz="4" w:val="single"/>
                 </w:tcBorders>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000116">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000010E">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="left"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Tipo (Terrestre, Marítimo)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcBorders>
                   <w:top w:color="999999" w:space="0" w:sz="4" w:val="single"/>
                   <w:left w:color="999999" w:space="0" w:sz="4" w:val="single"/>
                   <w:bottom w:color="999999" w:space="0" w:sz="4" w:val="single"/>
                   <w:right w:color="999999" w:space="0" w:sz="4" w:val="single"/>
                 </w:tcBorders>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000117">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000010F">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:b w:val="1"/>
                     <w:bCs w:val="1"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:b w:val="1"/>
                     <w:bCs w:val="1"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sí*</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcBorders>
                   <w:top w:color="999999" w:space="0" w:sz="4" w:val="single"/>
                   <w:left w:color="999999" w:space="0" w:sz="4" w:val="single"/>
                   <w:bottom w:color="999999" w:space="0" w:sz="4" w:val="single"/>
                   <w:right w:color="999999" w:space="0" w:sz="4" w:val="single"/>
                 </w:tcBorders>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000118">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000110">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:spacing w:line="259" w:lineRule="auto"/>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:trPr>
               <w:cantSplit w:val="0"/>
               <w:tblHeader w:val="0"/>
             </w:trPr>
             <w:tc>
               <w:tcPr>
                 <w:tcBorders>
                   <w:top w:color="999999" w:space="0" w:sz="4" w:val="single"/>
                   <w:left w:color="999999" w:space="0" w:sz="4" w:val="single"/>
                   <w:bottom w:color="999999" w:space="0" w:sz="4" w:val="single"/>
                   <w:right w:color="999999" w:space="0" w:sz="4" w:val="single"/>
                 </w:tcBorders>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000119">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000111">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">2</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcBorders>
                   <w:top w:color="999999" w:space="0" w:sz="4" w:val="single"/>
                   <w:left w:color="999999" w:space="0" w:sz="4" w:val="single"/>
                   <w:bottom w:color="999999" w:space="0" w:sz="4" w:val="single"/>
                   <w:right w:color="999999" w:space="0" w:sz="4" w:val="single"/>
                 </w:tcBorders>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000011A">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000112">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="left"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Categoría marítima (Si Tipo = Marítimo) (Agente aduanal, consolidador, etc)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcBorders>
                   <w:top w:color="999999" w:space="0" w:sz="4" w:val="single"/>
                   <w:left w:color="999999" w:space="0" w:sz="4" w:val="single"/>
                   <w:bottom w:color="999999" w:space="0" w:sz="4" w:val="single"/>
                   <w:right w:color="999999" w:space="0" w:sz="4" w:val="single"/>
                 </w:tcBorders>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000011B">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000113">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:b w:val="1"/>
                     <w:bCs w:val="1"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sí*</w:t>
                 </w:r>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcBorders>
                   <w:top w:color="999999" w:space="0" w:sz="4" w:val="single"/>
                   <w:left w:color="999999" w:space="0" w:sz="4" w:val="single"/>
                   <w:bottom w:color="999999" w:space="0" w:sz="4" w:val="single"/>
                   <w:right w:color="999999" w:space="0" w:sz="4" w:val="single"/>
                 </w:tcBorders>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000011C">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000114">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:highlight w:val="green"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:trPr>
               <w:cantSplit w:val="0"/>
               <w:tblHeader w:val="0"/>
             </w:trPr>
             <w:tc>
               <w:tcPr>
                 <w:tcBorders>
                   <w:top w:color="999999" w:space="0" w:sz="4" w:val="single"/>
                   <w:left w:color="999999" w:space="0" w:sz="4" w:val="single"/>
                   <w:bottom w:color="999999" w:space="0" w:sz="4" w:val="single"/>
                   <w:right w:color="999999" w:space="0" w:sz="4" w:val="single"/>
                 </w:tcBorders>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000011D">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000115">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">3</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcBorders>
                   <w:top w:color="999999" w:space="0" w:sz="4" w:val="single"/>
                   <w:left w:color="999999" w:space="0" w:sz="4" w:val="single"/>
                   <w:bottom w:color="999999" w:space="0" w:sz="4" w:val="single"/>
                   <w:right w:color="999999" w:space="0" w:sz="4" w:val="single"/>
                 </w:tcBorders>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000011E">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000116">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="left"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Empresa individual (Sí, No)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcBorders>
                   <w:top w:color="999999" w:space="0" w:sz="4" w:val="single"/>
                   <w:left w:color="999999" w:space="0" w:sz="4" w:val="single"/>
                   <w:bottom w:color="999999" w:space="0" w:sz="4" w:val="single"/>
                   <w:right w:color="999999" w:space="0" w:sz="4" w:val="single"/>
                 </w:tcBorders>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000011F">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000117">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:b w:val="1"/>
                     <w:bCs w:val="1"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sí*</w:t>
                 </w:r>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcBorders>
                   <w:top w:color="999999" w:space="0" w:sz="4" w:val="single"/>
                   <w:left w:color="999999" w:space="0" w:sz="4" w:val="single"/>
                   <w:bottom w:color="999999" w:space="0" w:sz="4" w:val="single"/>
                   <w:right w:color="999999" w:space="0" w:sz="4" w:val="single"/>
                 </w:tcBorders>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000120">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000118">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:highlight w:val="green"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:trPr>
               <w:cantSplit w:val="0"/>
               <w:tblHeader w:val="0"/>
             </w:trPr>
             <w:tc>
               <w:tcPr>
                 <w:tcBorders>
                   <w:top w:color="999999" w:space="0" w:sz="4" w:val="single"/>
                   <w:left w:color="999999" w:space="0" w:sz="4" w:val="single"/>
                   <w:bottom w:color="999999" w:space="0" w:sz="4" w:val="single"/>
                   <w:right w:color="999999" w:space="0" w:sz="4" w:val="single"/>
                 </w:tcBorders>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000121">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000119">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">4</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcBorders>
                   <w:top w:color="999999" w:space="0" w:sz="4" w:val="single"/>
                   <w:left w:color="999999" w:space="0" w:sz="4" w:val="single"/>
                   <w:bottom w:color="999999" w:space="0" w:sz="4" w:val="single"/>
                   <w:right w:color="999999" w:space="0" w:sz="4" w:val="single"/>
                 </w:tcBorders>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000122">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000011A">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="left"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Administrador de Cuenta: Nombre</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcBorders>
                   <w:top w:color="999999" w:space="0" w:sz="4" w:val="single"/>
                   <w:left w:color="999999" w:space="0" w:sz="4" w:val="single"/>
                   <w:bottom w:color="999999" w:space="0" w:sz="4" w:val="single"/>
                   <w:right w:color="999999" w:space="0" w:sz="4" w:val="single"/>
                 </w:tcBorders>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000123">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000011B">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:b w:val="1"/>
                     <w:bCs w:val="1"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sí*</w:t>
                 </w:r>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcBorders>
                   <w:top w:color="999999" w:space="0" w:sz="4" w:val="single"/>
                   <w:left w:color="999999" w:space="0" w:sz="4" w:val="single"/>
                   <w:bottom w:color="999999" w:space="0" w:sz="4" w:val="single"/>
                   <w:right w:color="999999" w:space="0" w:sz="4" w:val="single"/>
                 </w:tcBorders>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000124">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000011C">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:highlight w:val="green"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:trPr>
               <w:cantSplit w:val="0"/>
               <w:tblHeader w:val="0"/>
             </w:trPr>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000125">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000011D">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">5</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000126">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000011E">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="left"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Administrador de Cuenta: Apellido(s)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000127">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000011F">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:b w:val="1"/>
                     <w:bCs w:val="1"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sí*</w:t>
                 </w:r>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000128">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000120">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:highlight w:val="green"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:trPr>
               <w:cantSplit w:val="0"/>
               <w:tblHeader w:val="0"/>
             </w:trPr>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000129">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000121">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">6</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000012A">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000122">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="left"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Administrador de Cuenta: Correo electrónico</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000012B">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000123">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:b w:val="1"/>
                     <w:bCs w:val="1"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sí*</w:t>
                 </w:r>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000012C">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000124">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:trPr>
               <w:cantSplit w:val="0"/>
               <w:tblHeader w:val="0"/>
             </w:trPr>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000012D">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000125">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">7</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000012E">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000126">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="left"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Información de la cuenta: País de origen</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000012F">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000127">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:b w:val="1"/>
                     <w:bCs w:val="1"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sí*</w:t>
                 </w:r>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000130">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000128">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:trPr>
               <w:cantSplit w:val="0"/>
               <w:tblHeader w:val="0"/>
             </w:trPr>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000131">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000129">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">8</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000132">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000012A">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="left"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Información de la cuenta: Razón social</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000133">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000012B">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:b w:val="1"/>
                     <w:bCs w:val="1"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sí*</w:t>
                 </w:r>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000134">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000012C">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:trPr>
               <w:cantSplit w:val="0"/>
               <w:tblHeader w:val="0"/>
             </w:trPr>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000135">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000012D">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">9</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000136">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000012E">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="left"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Información de la cuenta: Nombre DBA</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000137">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000012F">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">No</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000138">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000130">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:trPr>
               <w:cantSplit w:val="0"/>
               <w:tblHeader w:val="0"/>
             </w:trPr>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000139">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000131">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">10</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000013A">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000132">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="left"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">CTPAT (Sí, No)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000013B">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000133">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">No</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000013C">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000134">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:trPr>
               <w:cantSplit w:val="0"/>
               <w:tblHeader w:val="0"/>
             </w:trPr>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000013D">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000135">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">11</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000013E">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000136">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="left"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Información del Transportista (Si país de origen = México): OEA (Sí, No)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000013F">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000137">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">No</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000140">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000138">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:trPr>
               <w:cantSplit w:val="0"/>
               <w:tblHeader w:val="0"/>
             </w:trPr>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000141">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000139">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">12</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000142">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000013A">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="left"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Información del Transportista: Número USDOT, Número MC/MX</w:t>
                 </w:r>
               </w:p>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000143">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000013B">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="left"/>
                   <w:rPr>
                     <w:color w:val="666666"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:color w:val="666666"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Si se configura como “Sí” , se establecerá como obligatorio introducir Número USDOT (Si país de origen = Canadá/US) y Número MC/MX (Si país de origen = Canadá/US o México con autoridad operativa de EE.UU)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000144">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000013C">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sí</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000145">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000013D">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:trPr>
               <w:cantSplit w:val="0"/>
               <w:tblHeader w:val="0"/>
             </w:trPr>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000146">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000013E">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">13</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000147">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000013F">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="left"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Contabilidad del Transportista: Pagar a la entidad (Razón Social)</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000148">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000140">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:b w:val="1"/>
                     <w:bCs w:val="1"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sí*</w:t>
                 </w:r>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000149">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000141">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:trPr>
               <w:cantSplit w:val="0"/>
               <w:tblHeader w:val="0"/>
             </w:trPr>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000014A">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000142">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">14</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000014B">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000143">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="left"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Contabilidad del Transportista: RFC empresarial, CURP, EIN empresarial, SSN del titular, BN y NIF</w:t>
                 </w:r>
               </w:p>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000014C">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000144">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="left"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:color w:val="666666"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Si se configura como “Sí”, se establecerá como obligatorio introducir la referencia de contabilidad del transportista, sin importar el tipo que sea (el tipo depende del país de origen)</w:t>
                 </w:r>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000014D">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000145">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sí</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000014E">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000146">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:trPr>
               <w:cantSplit w:val="0"/>
               <w:tblHeader w:val="0"/>
             </w:trPr>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000014F">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000147">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">15</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000150">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000148">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="left"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Contabilidad del Transportista: Nombre del banco</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000151">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000149">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">No</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000152">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000014A">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:trPr>
               <w:cantSplit w:val="0"/>
               <w:tblHeader w:val="0"/>
             </w:trPr>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000153">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000014B">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">16</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000154">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000014C">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="left"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Contabilidad del Transportista: Número de cuenta</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000155">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000014D">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">No</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000156">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000014E">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:trPr>
               <w:cantSplit w:val="0"/>
               <w:tblHeader w:val="0"/>
             </w:trPr>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000157">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000014F">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">17</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000158">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000150">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="left"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Contabilidad del Transportista (Si país de origen = México): CLABE</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000159">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000151">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">No</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000015A">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000152">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:trPr>
               <w:cantSplit w:val="0"/>
               <w:tblHeader w:val="0"/>
             </w:trPr>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000015B">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000153">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">18</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000015C">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000154">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="left"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Contabilidad del Transportista (si no es una empresa individual): Nombre de la compañía</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000015D">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000155">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">No</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000015E">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000156">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:trPr>
               <w:cantSplit w:val="0"/>
               <w:tblHeader w:val="0"/>
             </w:trPr>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000015F">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000157">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">19</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000160">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000158">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="left"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Contabilidad del Transportista (si es una empresa individual): Nombre del titular de la cuenta</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000161">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000159">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">No</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000162">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000015A">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:trPr>
               <w:cantSplit w:val="0"/>
               <w:tblHeader w:val="0"/>
             </w:trPr>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000163">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000015B">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">20</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000164">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000015C">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="left"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Contabilidad del Transportista (si es una empresa individual): Apellido del titular de la cuenta</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000165">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000015D">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">No</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000166">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000015E">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:trPr>
               <w:cantSplit w:val="0"/>
               <w:tblHeader w:val="0"/>
             </w:trPr>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000167">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000015F">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">21</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000168">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000160">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="left"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Contabilidad del Transportista (si es una empresa individual): Fecha de nacimiento del titular de la cuenta</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000169">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000161">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">No</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000016A">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000162">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:trPr>
               <w:cantSplit w:val="0"/>
               <w:tblHeader w:val="0"/>
             </w:trPr>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000016B">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000163">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">22</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000016C">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000164">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="left"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Contabilidad del Transportista (Si país de origen = Canadá/US): Número de enrutamiento</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000016D">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000165">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">No</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000016E">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000166">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:trPr>
               <w:cantSplit w:val="0"/>
               <w:tblHeader w:val="0"/>
             </w:trPr>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000016F">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000167">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">23</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000170">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000168">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="left"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
-                  <w:t xml:space="preserve">Contabilidad del Transportista (Si empresa de facturación): Nombre de la empresa de facturación</w:t>
-[...13 lines deleted...]
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000171">
+                  <w:t xml:space="preserve">Contabilidad del Transportista: Condiciones de pago  (0d, 3d, 21d, 30d)</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:tcMar>
+                  <w:top w:w="100.0" w:type="dxa"/>
+                  <w:left w:w="100.0" w:type="dxa"/>
+                  <w:bottom w:w="100.0" w:type="dxa"/>
+                  <w:right w:w="100.0" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000169">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
-                  <w:rPr/>
-[...19 lines deleted...]
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000172">
+                  <w:rPr>
+                    <w:b w:val="1"/>
+                    <w:bCs w:val="1"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:rPr>
+                    <w:b w:val="1"/>
+                    <w:bCs w:val="1"/>
+                    <w:rtl w:val="0"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Sí*</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:tcMar>
+                  <w:top w:w="100.0" w:type="dxa"/>
+                  <w:left w:w="100.0" w:type="dxa"/>
+                  <w:bottom w:w="100.0" w:type="dxa"/>
+                  <w:right w:w="100.0" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000016A">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:trPr>
               <w:cantSplit w:val="0"/>
               <w:tblHeader w:val="0"/>
             </w:trPr>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000173">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000016B">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">24</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000174">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000016C">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="left"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
-                  <w:t xml:space="preserve">Contabilidad del Transportista (Si empresa de facturación): Dirección de la empresa de facturación</w:t>
-[...13 lines deleted...]
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000175">
+                  <w:t xml:space="preserve">Principal forma de comunicación: correo electrónico</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:tcMar>
+                  <w:top w:w="100.0" w:type="dxa"/>
+                  <w:left w:w="100.0" w:type="dxa"/>
+                  <w:bottom w:w="100.0" w:type="dxa"/>
+                  <w:right w:w="100.0" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000016D">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sí</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000176">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000016E">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:trPr>
               <w:cantSplit w:val="0"/>
               <w:tblHeader w:val="0"/>
             </w:trPr>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000177">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000016F">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">25</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000178">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000170">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="left"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
-                  <w:t xml:space="preserve">Contabilidad del Transportista: Condiciones de pago  (0d, 3d, 21d, 30d)</w:t>
-[...13 lines deleted...]
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000179">
+                  <w:t xml:space="preserve">Principal forma de comunicación: Número telefónico</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:tcMar>
+                  <w:top w:w="100.0" w:type="dxa"/>
+                  <w:left w:w="100.0" w:type="dxa"/>
+                  <w:bottom w:w="100.0" w:type="dxa"/>
+                  <w:right w:w="100.0" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000171">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
-                  <w:rPr>
-[...24 lines deleted...]
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000017A">
+                  <w:rPr/>
+                </w:pPr>
+                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:rPr>
+                    <w:rtl w:val="0"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Sí</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:tcMar>
+                  <w:top w:w="100.0" w:type="dxa"/>
+                  <w:left w:w="100.0" w:type="dxa"/>
+                  <w:bottom w:w="100.0" w:type="dxa"/>
+                  <w:right w:w="100.0" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000172">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:trPr>
               <w:cantSplit w:val="0"/>
               <w:tblHeader w:val="0"/>
             </w:trPr>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000017B">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000173">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">26</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000017C">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000174">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="left"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
-                  <w:t xml:space="preserve">Principal forma de comunicación: correo electrónico</w:t>
-[...13 lines deleted...]
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000017D">
+                  <w:t xml:space="preserve">Datos de Seguimiento: Equipamiento telemático</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:tcMar>
+                  <w:top w:w="100.0" w:type="dxa"/>
+                  <w:left w:w="100.0" w:type="dxa"/>
+                  <w:bottom w:w="100.0" w:type="dxa"/>
+                  <w:right w:w="100.0" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000175">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
-                  <w:t xml:space="preserve">Sí</w:t>
-[...13 lines deleted...]
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000017E">
+                  <w:t xml:space="preserve">No</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:tcMar>
+                  <w:top w:w="100.0" w:type="dxa"/>
+                  <w:left w:w="100.0" w:type="dxa"/>
+                  <w:bottom w:w="100.0" w:type="dxa"/>
+                  <w:right w:w="100.0" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000176">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:trPr>
               <w:cantSplit w:val="0"/>
               <w:tblHeader w:val="0"/>
             </w:trPr>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000017F">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000177">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">27</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000180">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000178">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="left"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
-                  <w:t xml:space="preserve">Principal forma de comunicación: Número telefónico</w:t>
-[...13 lines deleted...]
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000181">
+                  <w:t xml:space="preserve">Datos de Seguimiento: Comentarios de seguimiento</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:tcMar>
+                  <w:top w:w="100.0" w:type="dxa"/>
+                  <w:left w:w="100.0" w:type="dxa"/>
+                  <w:bottom w:w="100.0" w:type="dxa"/>
+                  <w:right w:w="100.0" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000179">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
-                  <w:t xml:space="preserve">Sí</w:t>
-[...13 lines deleted...]
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000182">
+                  <w:t xml:space="preserve">No</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:tcMar>
+                  <w:top w:w="100.0" w:type="dxa"/>
+                  <w:left w:w="100.0" w:type="dxa"/>
+                  <w:bottom w:w="100.0" w:type="dxa"/>
+                  <w:right w:w="100.0" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000017A">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:trPr>
               <w:cantSplit w:val="0"/>
               <w:tblHeader w:val="0"/>
             </w:trPr>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000183">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000017B">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">28</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000184">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000017C">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="left"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
-                  <w:t xml:space="preserve">Datos de Seguimiento: Equipamiento telemático</w:t>
-[...13 lines deleted...]
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000185">
+                  <w:t xml:space="preserve">Datos de Seguimiento: Enlace de seguimiento principal</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:tcMar>
+                  <w:top w:w="100.0" w:type="dxa"/>
+                  <w:left w:w="100.0" w:type="dxa"/>
+                  <w:bottom w:w="100.0" w:type="dxa"/>
+                  <w:right w:w="100.0" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000017D">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">No</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000186">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000017E">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:trPr>
               <w:cantSplit w:val="0"/>
               <w:tblHeader w:val="0"/>
             </w:trPr>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000187">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000017F">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">29</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000188">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000180">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="left"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
-                  <w:t xml:space="preserve">Datos de Seguimiento: Comentarios de seguimiento</w:t>
-[...13 lines deleted...]
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000189">
+                  <w:t xml:space="preserve">Datos de Seguimiento: Credenciales del enlace de seguimiento principal</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:tcMar>
+                  <w:top w:w="100.0" w:type="dxa"/>
+                  <w:left w:w="100.0" w:type="dxa"/>
+                  <w:bottom w:w="100.0" w:type="dxa"/>
+                  <w:right w:w="100.0" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000181">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">No</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000018A">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000182">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:trPr>
               <w:cantSplit w:val="0"/>
               <w:tblHeader w:val="0"/>
             </w:trPr>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000018B">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000183">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">30</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000018C">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000184">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="left"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
-                  <w:t xml:space="preserve">Datos de Seguimiento: Enlace de seguimiento principal</w:t>
-[...13 lines deleted...]
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000018D">
+                  <w:t xml:space="preserve">Datos de Seguimiento: Enlace de seguimiento 1</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:tcMar>
+                  <w:top w:w="100.0" w:type="dxa"/>
+                  <w:left w:w="100.0" w:type="dxa"/>
+                  <w:bottom w:w="100.0" w:type="dxa"/>
+                  <w:right w:w="100.0" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000185">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">No</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000018E">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000186">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:trPr>
               <w:cantSplit w:val="0"/>
               <w:tblHeader w:val="0"/>
             </w:trPr>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000018F">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000187">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">31</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000190">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000188">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="left"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
-                  <w:t xml:space="preserve">Datos de Seguimiento: Credenciales del enlace de seguimiento principal</w:t>
-[...13 lines deleted...]
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000191">
+                  <w:t xml:space="preserve">Datos de Seguimiento: Credenciales del enlace de seguimiento 1</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:tcMar>
+                  <w:top w:w="100.0" w:type="dxa"/>
+                  <w:left w:w="100.0" w:type="dxa"/>
+                  <w:bottom w:w="100.0" w:type="dxa"/>
+                  <w:right w:w="100.0" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000189">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">No</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000192">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000018A">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:trPr>
               <w:cantSplit w:val="0"/>
               <w:tblHeader w:val="0"/>
             </w:trPr>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000193">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000018B">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">32</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000194">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000018C">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="left"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
-                  <w:t xml:space="preserve">Datos de Seguimiento: Enlace de seguimiento 1</w:t>
-[...13 lines deleted...]
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000195">
+                  <w:t xml:space="preserve">Datos de Seguimiento: Enlace de seguimiento 2</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:tcMar>
+                  <w:top w:w="100.0" w:type="dxa"/>
+                  <w:left w:w="100.0" w:type="dxa"/>
+                  <w:bottom w:w="100.0" w:type="dxa"/>
+                  <w:right w:w="100.0" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000018D">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">No</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000196">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000018E">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:trPr>
               <w:cantSplit w:val="0"/>
               <w:tblHeader w:val="0"/>
             </w:trPr>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000197">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000018F">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">33</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000198">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000190">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="left"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
-                  <w:t xml:space="preserve">Datos de Seguimiento: Credenciales del enlace de seguimiento 1</w:t>
-[...13 lines deleted...]
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000199">
+                  <w:t xml:space="preserve">Datos de Seguimiento: Credenciales del enlace de seguimiento 2</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:tcMar>
+                  <w:top w:w="100.0" w:type="dxa"/>
+                  <w:left w:w="100.0" w:type="dxa"/>
+                  <w:bottom w:w="100.0" w:type="dxa"/>
+                  <w:right w:w="100.0" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000191">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">No</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000019A">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000192">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:trPr>
               <w:cantSplit w:val="0"/>
               <w:tblHeader w:val="0"/>
             </w:trPr>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000019B">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000193">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">34</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000019C">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000194">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="left"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
-                  <w:t xml:space="preserve">Datos de Seguimiento: Enlace de seguimiento 2</w:t>
-[...13 lines deleted...]
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000019D">
+                  <w:t xml:space="preserve">Datos de Seguimiento: Enlace de seguimiento 3</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:tcMar>
+                  <w:top w:w="100.0" w:type="dxa"/>
+                  <w:left w:w="100.0" w:type="dxa"/>
+                  <w:bottom w:w="100.0" w:type="dxa"/>
+                  <w:right w:w="100.0" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000195">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">No</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000019E">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000196">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:trPr>
               <w:cantSplit w:val="0"/>
               <w:tblHeader w:val="0"/>
             </w:trPr>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000019F">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000197">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">35</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001A0">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000198">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="left"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
-                  <w:t xml:space="preserve">Datos de Seguimiento: Credenciales del enlace de seguimiento 2</w:t>
-[...13 lines deleted...]
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001A1">
+                  <w:t xml:space="preserve">Datos de Seguimiento: Credenciales del enlace de seguimiento 3</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:tcMar>
+                  <w:top w:w="100.0" w:type="dxa"/>
+                  <w:left w:w="100.0" w:type="dxa"/>
+                  <w:bottom w:w="100.0" w:type="dxa"/>
+                  <w:right w:w="100.0" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000199">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">No</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001A2">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000019A">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:trPr>
               <w:cantSplit w:val="0"/>
               <w:tblHeader w:val="0"/>
             </w:trPr>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001A3">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000019B">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">36</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001A4">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000019C">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="left"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
-                  <w:t xml:space="preserve">Datos de Seguimiento: Enlace de seguimiento 3</w:t>
-[...13 lines deleted...]
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001A5">
+                  <w:t xml:space="preserve">Equipamiento: Dimensión de la flota (Extra grande, grande, etc)</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:tcMar>
+                  <w:top w:w="100.0" w:type="dxa"/>
+                  <w:left w:w="100.0" w:type="dxa"/>
+                  <w:bottom w:w="100.0" w:type="dxa"/>
+                  <w:right w:w="100.0" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000019D">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">No</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001A6">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000019E">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:trPr>
               <w:cantSplit w:val="0"/>
               <w:tblHeader w:val="0"/>
             </w:trPr>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001A7">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000019F">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">37</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001A8">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001A0">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="left"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
-                  <w:t xml:space="preserve">Datos de Seguimiento: Credenciales del enlace de seguimiento 3</w:t>
-[...13 lines deleted...]
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001A9">
+                  <w:t xml:space="preserve">Direcciones de clientes: Tipo (Facturación, Comercial y Postal) </w:t>
+                </w:r>
+              </w:p>
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001A1">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="none" w:pos="850"/>
+                  </w:tabs>
+                  <w:ind w:left="0"/>
+                  <w:jc w:val="left"/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:rPr>
+                    <w:color w:val="666666"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:rtl w:val="0"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Si se configura como “Sí”, el tipo de dirección que se establecerá como obligatoria será la “Comercial”</w:t>
+                </w:r>
+                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:rPr>
+                    <w:rtl w:val="0"/>
+                  </w:rPr>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:tcMar>
+                  <w:top w:w="100.0" w:type="dxa"/>
+                  <w:left w:w="100.0" w:type="dxa"/>
+                  <w:bottom w:w="100.0" w:type="dxa"/>
+                  <w:right w:w="100.0" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001A2">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
-                  <w:t xml:space="preserve">No</w:t>
-[...13 lines deleted...]
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001AA">
+                  <w:t xml:space="preserve">Sí</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:tcMar>
+                  <w:top w:w="100.0" w:type="dxa"/>
+                  <w:left w:w="100.0" w:type="dxa"/>
+                  <w:bottom w:w="100.0" w:type="dxa"/>
+                  <w:right w:w="100.0" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001A3">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:trPr>
               <w:cantSplit w:val="0"/>
               <w:tblHeader w:val="0"/>
             </w:trPr>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001AB">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001A4">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">38</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001AC">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001A5">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="left"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
-                  <w:t xml:space="preserve">Equipamiento: Dimensión de la flota (Extra grande, grande, etc)</w:t>
-[...13 lines deleted...]
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001AD">
+                  <w:t xml:space="preserve">Direcciones de clientes: País</w:t>
+                </w:r>
+              </w:p>
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001A6">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="none" w:pos="850"/>
+                  </w:tabs>
+                  <w:ind w:left="0"/>
+                  <w:jc w:val="left"/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:rPr>
+                    <w:rtl w:val="0"/>
+                  </w:rPr>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:tcMar>
+                  <w:top w:w="100.0" w:type="dxa"/>
+                  <w:left w:w="100.0" w:type="dxa"/>
+                  <w:bottom w:w="100.0" w:type="dxa"/>
+                  <w:right w:w="100.0" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001A7">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
-                  <w:t xml:space="preserve">No</w:t>
-[...13 lines deleted...]
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001AE">
+                  <w:t xml:space="preserve">Sí</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:tcMar>
+                  <w:top w:w="100.0" w:type="dxa"/>
+                  <w:left w:w="100.0" w:type="dxa"/>
+                  <w:bottom w:w="100.0" w:type="dxa"/>
+                  <w:right w:w="100.0" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001A8">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:trPr>
               <w:cantSplit w:val="0"/>
               <w:tblHeader w:val="0"/>
             </w:trPr>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001AF">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001A9">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">39</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001B0">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001AA">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="left"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
-                  <w:t xml:space="preserve">Direcciones de clientes: Tipo (Facturación, Comercial y Postal) </w:t>
-[...38 lines deleted...]
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001B2">
+                  <w:t xml:space="preserve">Direcciones de clientes: Estado</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:tcMar>
+                  <w:top w:w="100.0" w:type="dxa"/>
+                  <w:left w:w="100.0" w:type="dxa"/>
+                  <w:bottom w:w="100.0" w:type="dxa"/>
+                  <w:right w:w="100.0" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001AB">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sí</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001B3">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001AC">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:trPr>
               <w:cantSplit w:val="0"/>
               <w:tblHeader w:val="0"/>
             </w:trPr>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001B4">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001AD">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">40</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001B5">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001AE">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="left"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
-                  <w:t xml:space="preserve">Direcciones de clientes: País</w:t>
-[...29 lines deleted...]
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001B7">
+                  <w:t xml:space="preserve">Direcciones de clientes: Ciudad</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:tcMar>
+                  <w:top w:w="100.0" w:type="dxa"/>
+                  <w:left w:w="100.0" w:type="dxa"/>
+                  <w:bottom w:w="100.0" w:type="dxa"/>
+                  <w:right w:w="100.0" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001AF">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sí</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001B8">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001B0">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:trPr>
               <w:cantSplit w:val="0"/>
               <w:tblHeader w:val="0"/>
             </w:trPr>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001B9">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001B1">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">41</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001BA">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001B2">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="left"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
-                  <w:t xml:space="preserve">Direcciones de clientes: Estado</w:t>
-[...13 lines deleted...]
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001BB">
+                  <w:t xml:space="preserve">Direcciones de clientes: Calle</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:tcMar>
+                  <w:top w:w="100.0" w:type="dxa"/>
+                  <w:left w:w="100.0" w:type="dxa"/>
+                  <w:bottom w:w="100.0" w:type="dxa"/>
+                  <w:right w:w="100.0" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001B3">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sí</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001BC">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001B4">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:trPr>
               <w:cantSplit w:val="0"/>
               <w:tblHeader w:val="0"/>
             </w:trPr>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001BD">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001B5">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">42</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001BE">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001B6">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="left"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
-                  <w:t xml:space="preserve">Direcciones de clientes: Ciudad</w:t>
-[...13 lines deleted...]
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001BF">
+                  <w:t xml:space="preserve">Direcciones de clientes: Código postal</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:tcMar>
+                  <w:top w:w="100.0" w:type="dxa"/>
+                  <w:left w:w="100.0" w:type="dxa"/>
+                  <w:bottom w:w="100.0" w:type="dxa"/>
+                  <w:right w:w="100.0" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001B7">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sí</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001C0">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001B8">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:trPr>
               <w:cantSplit w:val="0"/>
               <w:tblHeader w:val="0"/>
             </w:trPr>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001C1">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001B9">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">43</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001C2">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001BA">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="left"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
-                  <w:t xml:space="preserve">Direcciones de clientes: Calle</w:t>
-[...13 lines deleted...]
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001C3">
+                  <w:t xml:space="preserve">Direcciones de transportista: Municipio (Si país de origen = México)</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:tcMar>
+                  <w:top w:w="100.0" w:type="dxa"/>
+                  <w:left w:w="100.0" w:type="dxa"/>
+                  <w:bottom w:w="100.0" w:type="dxa"/>
+                  <w:right w:w="100.0" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001BB">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
-                  <w:t xml:space="preserve">Sí</w:t>
-[...13 lines deleted...]
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001C4">
+                  <w:t xml:space="preserve">No</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:tcMar>
+                  <w:top w:w="100.0" w:type="dxa"/>
+                  <w:left w:w="100.0" w:type="dxa"/>
+                  <w:bottom w:w="100.0" w:type="dxa"/>
+                  <w:right w:w="100.0" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001BC">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:trPr>
               <w:cantSplit w:val="0"/>
               <w:tblHeader w:val="0"/>
             </w:trPr>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001C5">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001BD">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">44</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001C6">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001BE">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="left"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
-                  <w:t xml:space="preserve">Direcciones de clientes: Código postal</w:t>
-[...13 lines deleted...]
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001C7">
+                  <w:t xml:space="preserve">Direcciones de clientes: Número de teléfono</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:tcMar>
+                  <w:top w:w="100.0" w:type="dxa"/>
+                  <w:left w:w="100.0" w:type="dxa"/>
+                  <w:bottom w:w="100.0" w:type="dxa"/>
+                  <w:right w:w="100.0" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001BF">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sí</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001C8">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001C0">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:trPr>
               <w:cantSplit w:val="0"/>
               <w:tblHeader w:val="0"/>
             </w:trPr>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001C9">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001C1">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">45</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001CA">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001C2">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="left"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
-                  <w:t xml:space="preserve">Direcciones de transportista: Municipio (Si país de origen = México)</w:t>
-[...13 lines deleted...]
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001CB">
+                  <w:t xml:space="preserve">Direcciones de clientes: Correo electrónico</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:tcMar>
+                  <w:top w:w="100.0" w:type="dxa"/>
+                  <w:left w:w="100.0" w:type="dxa"/>
+                  <w:bottom w:w="100.0" w:type="dxa"/>
+                  <w:right w:w="100.0" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001C3">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
-                  <w:t xml:space="preserve">No</w:t>
-[...13 lines deleted...]
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001CC">
+                  <w:t xml:space="preserve">Sí</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:tcMar>
+                  <w:top w:w="100.0" w:type="dxa"/>
+                  <w:left w:w="100.0" w:type="dxa"/>
+                  <w:bottom w:w="100.0" w:type="dxa"/>
+                  <w:right w:w="100.0" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001C4">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:trPr>
               <w:cantSplit w:val="0"/>
               <w:tblHeader w:val="0"/>
             </w:trPr>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001CD">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001C5">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">46</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001CE">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001C6">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="left"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
-                  <w:t xml:space="preserve">Direcciones de clientes: Número de teléfono</w:t>
-[...13 lines deleted...]
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001CF">
+                  <w:t xml:space="preserve">Contactos de transportista: Nombre</w:t>
+                </w:r>
+              </w:p>
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001C7">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="none" w:pos="850"/>
+                  </w:tabs>
+                  <w:ind w:left="0"/>
+                  <w:jc w:val="left"/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:rPr>
+                    <w:color w:val="666666"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:rtl w:val="0"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Si se agrega un contacto</w:t>
+                </w:r>
+                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:rPr>
+                    <w:rtl w:val="0"/>
+                  </w:rPr>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:tcMar>
+                  <w:top w:w="100.0" w:type="dxa"/>
+                  <w:left w:w="100.0" w:type="dxa"/>
+                  <w:bottom w:w="100.0" w:type="dxa"/>
+                  <w:right w:w="100.0" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001C8">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sí</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001D0">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001C9">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:trPr>
               <w:cantSplit w:val="0"/>
               <w:tblHeader w:val="0"/>
             </w:trPr>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001D1">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001CA">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">47</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001D2">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001CB">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="left"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
-                  <w:t xml:space="preserve">Direcciones de clientes: Correo electrónico</w:t>
-[...13 lines deleted...]
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001D3">
+                  <w:t xml:space="preserve">Contactos de transportista: Apellido(s)</w:t>
+                </w:r>
+              </w:p>
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001CC">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="none" w:pos="850"/>
+                  </w:tabs>
+                  <w:ind w:left="0"/>
+                  <w:jc w:val="left"/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:rPr>
+                    <w:color w:val="666666"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:rtl w:val="0"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Si se agrega un contacto</w:t>
+                </w:r>
+                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:rPr>
+                    <w:rtl w:val="0"/>
+                  </w:rPr>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:tcMar>
+                  <w:top w:w="100.0" w:type="dxa"/>
+                  <w:left w:w="100.0" w:type="dxa"/>
+                  <w:bottom w:w="100.0" w:type="dxa"/>
+                  <w:right w:w="100.0" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001CD">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sí</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001D4">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001CE">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:trPr>
               <w:cantSplit w:val="0"/>
               <w:tblHeader w:val="0"/>
             </w:trPr>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001D5">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001CF">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">48</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001D6">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001D0">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="left"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
-                  <w:t xml:space="preserve">Contactos de transportista: Nombre</w:t>
-[...2 lines deleted...]
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001D7">
+                  <w:t xml:space="preserve">Contactos de transportista: Correo electrónico</w:t>
+                </w:r>
+              </w:p>
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001D1">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="left"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:color w:val="666666"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Si se agrega un contacto</w:t>
                 </w:r>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001D8">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001D2">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sí</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001D9">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001D3">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:trPr>
               <w:cantSplit w:val="0"/>
               <w:tblHeader w:val="0"/>
             </w:trPr>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001DA">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001D4">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">49</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001DB">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001D5">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="left"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
-                  <w:t xml:space="preserve">Contactos de transportista: Apellido(s)</w:t>
-[...2 lines deleted...]
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001DC">
+                  <w:t xml:space="preserve">Contactos de transportista: Número de teléfono</w:t>
+                </w:r>
+              </w:p>
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001D6">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="left"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:color w:val="666666"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Si se agrega un contacto</w:t>
                 </w:r>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001DD">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001D7">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sí</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001DE">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001D8">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:trPr>
               <w:cantSplit w:val="0"/>
               <w:tblHeader w:val="0"/>
             </w:trPr>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001DF">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001D9">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">50</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001E0">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001DA">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="left"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
-                  <w:t xml:space="preserve">Contactos de transportista: Correo electrónico</w:t>
-[...2 lines deleted...]
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001E1">
+                  <w:t xml:space="preserve">Contactos de transportista: Tipo (Propietario/Presidente, Contacto Principal, Integración, Seguimiento, Turno Fines de Semana, Turno Nocturno, Ventas, Contabilidad, Cruce de Frontera, Agente de Seguros)</w:t>
+                </w:r>
+              </w:p>
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001DB">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="left"/>
-                  <w:rPr/>
-[...1 lines deleted...]
-                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:color w:val="666666"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
-                    <w:rtl w:val="0"/>
-[...20 lines deleted...]
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001E2">
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:rPr>
+                    <w:color w:val="666666"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:rtl w:val="0"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Si se configura como “Sí” (sin especificar), se establecerá el tipo “Contacto Principal” como obligatorio. Se pueden configurar individualmente. Si se configura como Sí, será necesario introducir al menos este tipo de contacto.</w:t>
+                </w:r>
+              </w:p>
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001DC">
+                <w:pPr>
+                  <w:widowControl w:val="0"/>
+                  <w:tabs>
+                    <w:tab w:val="left" w:leader="none" w:pos="850"/>
+                  </w:tabs>
+                  <w:ind w:left="0"/>
+                  <w:jc w:val="left"/>
+                  <w:rPr>
+                    <w:color w:val="666666"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:rPr>
+                    <w:color w:val="666666"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:rtl w:val="0"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Si se configura como “No”, no se establece como obligatorio incluir un contacto pero si se agrega un contacto, será obligatorio incluir un tipo</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:tcMar>
+                  <w:top w:w="100.0" w:type="dxa"/>
+                  <w:left w:w="100.0" w:type="dxa"/>
+                  <w:bottom w:w="100.0" w:type="dxa"/>
+                  <w:right w:w="100.0" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001DD">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Sí</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001E3">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001DE">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:trPr>
               <w:cantSplit w:val="0"/>
               <w:tblHeader w:val="0"/>
             </w:trPr>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001E4">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001DF">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">51</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001E5">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001E0">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="left"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
-                  <w:t xml:space="preserve">Contactos de transportista: Número de teléfono</w:t>
-[...2 lines deleted...]
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001E6">
+                  <w:t xml:space="preserve">Información sobre Seguros de Carga: Nombre (Cargo, Daños físicos, etc)</w:t>
+                </w:r>
+              </w:p>
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001E1">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="left"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:color w:val="666666"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
-                  <w:t xml:space="preserve">Si se agrega un contacto</w:t>
-[...18 lines deleted...]
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001E7">
+                  <w:t xml:space="preserve">Si se configura como “Sí”, no se establece como obligatorio incluir un seguro pero si se agrega un seguro, será obligatorio incluir el nombre</w:t>
+                </w:r>
+                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:rPr>
+                    <w:rtl w:val="0"/>
+                  </w:rPr>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:tcMar>
+                  <w:top w:w="100.0" w:type="dxa"/>
+                  <w:left w:w="100.0" w:type="dxa"/>
+                  <w:bottom w:w="100.0" w:type="dxa"/>
+                  <w:right w:w="100.0" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001E2">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
-                  <w:t xml:space="preserve">Sí</w:t>
-[...13 lines deleted...]
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001E8">
+                  <w:t xml:space="preserve">No</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:tcMar>
+                  <w:top w:w="100.0" w:type="dxa"/>
+                  <w:left w:w="100.0" w:type="dxa"/>
+                  <w:bottom w:w="100.0" w:type="dxa"/>
+                  <w:right w:w="100.0" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001E3">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:trPr>
               <w:cantSplit w:val="0"/>
               <w:tblHeader w:val="0"/>
             </w:trPr>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001E9">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001E4">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">52</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001EA">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001E5">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="left"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
-                  <w:t xml:space="preserve">Contactos de transportista: Tipo (Propietario/Presidente, Contacto Principal, Integración, Seguimiento, Turno Fines de Semana, Turno Nocturno, Ventas, Contabilidad, Cruce de Frontera, Agente de Seguros)</w:t>
-[...2 lines deleted...]
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001EB">
+                  <w:t xml:space="preserve">Información sobre Seguros de Carga: Valor de responsabilidad</w:t>
+                </w:r>
+              </w:p>
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001E6">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="left"/>
+                  <w:rPr/>
+                </w:pPr>
+                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:color w:val="666666"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
-                  </w:rPr>
-[...46 lines deleted...]
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001ED">
+                    <w:rtl w:val="0"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Si se agrega un seguro</w:t>
+                </w:r>
+                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:rPr>
+                    <w:rtl w:val="0"/>
+                  </w:rPr>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:tcMar>
+                  <w:top w:w="100.0" w:type="dxa"/>
+                  <w:left w:w="100.0" w:type="dxa"/>
+                  <w:bottom w:w="100.0" w:type="dxa"/>
+                  <w:right w:w="100.0" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001E7">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
-                  <w:t xml:space="preserve">Sí</w:t>
-[...13 lines deleted...]
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001EE">
+                  <w:t xml:space="preserve">No</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:tcMar>
+                  <w:top w:w="100.0" w:type="dxa"/>
+                  <w:left w:w="100.0" w:type="dxa"/>
+                  <w:bottom w:w="100.0" w:type="dxa"/>
+                  <w:right w:w="100.0" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001E8">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:trPr>
               <w:cantSplit w:val="0"/>
               <w:tblHeader w:val="0"/>
             </w:trPr>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001EF">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001E9">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">53</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001F0">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001EA">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="left"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
-                  <w:t xml:space="preserve">Información sobre Seguros de Carga: Nombre (Cargo, Daños físicos, etc)</w:t>
-[...2 lines deleted...]
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001F1">
+                  <w:t xml:space="preserve">Información sobre Seguros de Carga: Fecha de expiración</w:t>
+                </w:r>
+              </w:p>
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001EB">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="left"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:color w:val="666666"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
-                  <w:t xml:space="preserve">Si se configura como “Sí”, no se establece como obligatorio incluir un seguro pero si se agrega un seguro, será obligatorio incluir el nombre</w:t>
-[...18 lines deleted...]
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001F2">
+                  <w:t xml:space="preserve">Si se agrega un seguro</w:t>
+                </w:r>
+                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:rPr>
+                    <w:rtl w:val="0"/>
+                  </w:rPr>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:tcMar>
+                  <w:top w:w="100.0" w:type="dxa"/>
+                  <w:left w:w="100.0" w:type="dxa"/>
+                  <w:bottom w:w="100.0" w:type="dxa"/>
+                  <w:right w:w="100.0" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001EC">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">No</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001F3">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001ED">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
           <w:tr>
             <w:trPr>
               <w:cantSplit w:val="0"/>
               <w:tblHeader w:val="0"/>
             </w:trPr>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001F4">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001EE">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                   <w:t xml:space="preserve">54</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001F5">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001EF">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="left"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
-                  <w:t xml:space="preserve">Información sobre Seguros de Carga: Valor de responsabilidad</w:t>
-[...2 lines deleted...]
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001F6">
+                  <w:t xml:space="preserve">Documentos</w:t>
+                </w:r>
+              </w:p>
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001F0">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="left"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:color w:val="666666"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:rtl w:val="0"/>
                   </w:rPr>
-                  <w:t xml:space="preserve">Si se agrega un seguro</w:t>
-[...18 lines deleted...]
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001F7">
+                  <w:t xml:space="preserve">Si se configura como “Sí”, se establecerá como obligatorio adjuntar el Paquete de transportista a la cuenta para poder activarla.</w:t>
+                </w:r>
+                <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                  <w:rPr>
+                    <w:rtl w:val="0"/>
+                  </w:rPr>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:shd w:fill="auto" w:val="clear"/>
+                <w:tcMar>
+                  <w:top w:w="100.0" w:type="dxa"/>
+                  <w:left w:w="100.0" w:type="dxa"/>
+                  <w:bottom w:w="100.0" w:type="dxa"/>
+                  <w:right w:w="100.0" w:type="dxa"/>
+                </w:tcMar>
+              </w:tcPr>
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001F1">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
-                  <w:t xml:space="preserve">No</w:t>
-[...284 lines deleted...]
-                  </w:rPr>
                   <w:t xml:space="preserve">Sí</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:tcMar>
                   <w:top w:w="100.0" w:type="dxa"/>
                   <w:left w:w="100.0" w:type="dxa"/>
                   <w:bottom w:w="100.0" w:type="dxa"/>
                   <w:right w:w="100.0" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000202">
+              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001F2">
                 <w:pPr>
                   <w:widowControl w:val="0"/>
                   <w:tabs>
                     <w:tab w:val="left" w:leader="none" w:pos="850"/>
                   </w:tabs>
                   <w:ind w:left="0"/>
                   <w:jc w:val="center"/>
                   <w:rPr/>
                 </w:pPr>
                 <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
                   <w:rPr>
                     <w:rtl w:val="0"/>
                   </w:rPr>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
       </w:sdtContent>
     </w:sdt>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000203">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001F3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="850"/>
         </w:tabs>
         <w:ind w:left="0"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000204">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001F4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="850"/>
           <w:tab w:val="left" w:leader="none" w:pos="850"/>
           <w:tab w:val="left" w:leader="none" w:pos="850"/>
           <w:tab w:val="left" w:leader="none" w:pos="850"/>
           <w:tab w:val="left" w:leader="none" w:pos="850"/>
           <w:tab w:val="left" w:leader="none" w:pos="850"/>
           <w:tab w:val="left" w:leader="none" w:pos="850"/>
           <w:tab w:val="left" w:leader="none" w:pos="850"/>
           <w:tab w:val="left" w:leader="none" w:pos="850"/>
         </w:tabs>
         <w:ind w:firstLine="720"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000205">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001F5">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="850"/>
           <w:tab w:val="left" w:leader="none" w:pos="850"/>
           <w:tab w:val="left" w:leader="none" w:pos="850"/>
           <w:tab w:val="left" w:leader="none" w:pos="850"/>
           <w:tab w:val="left" w:leader="none" w:pos="850"/>
           <w:tab w:val="left" w:leader="none" w:pos="850"/>
           <w:tab w:val="left" w:leader="none" w:pos="850"/>
           <w:tab w:val="left" w:leader="none" w:pos="850"/>
         </w:tabs>
         <w:ind w:left="720" w:firstLine="0"/>
         <w:rPr/>
       </w:pPr>
       <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.c5nyjjqobpl3" w:id="5"/>
       <w:bookmarkEnd w:id="5"/>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Notas y recomendaciones adicionales</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000206">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="850"/>
           <w:tab w:val="left" w:leader="none" w:pos="850"/>
           <w:tab w:val="left" w:leader="none" w:pos="850"/>
           <w:tab w:val="left" w:leader="none" w:pos="850"/>
           <w:tab w:val="left" w:leader="none" w:pos="850"/>
           <w:tab w:val="left" w:leader="none" w:pos="850"/>
           <w:tab w:val="left" w:leader="none" w:pos="850"/>
           <w:tab w:val="left" w:leader="none" w:pos="850"/>
         </w:tabs>
         <w:ind w:firstLine="720"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000207">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001F7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="850"/>
           <w:tab w:val="left" w:leader="none" w:pos="850"/>
           <w:tab w:val="left" w:leader="none" w:pos="850"/>
           <w:tab w:val="left" w:leader="none" w:pos="850"/>
           <w:tab w:val="left" w:leader="none" w:pos="850"/>
           <w:tab w:val="left" w:leader="none" w:pos="850"/>
           <w:tab w:val="left" w:leader="none" w:pos="850"/>
           <w:tab w:val="left" w:leader="none" w:pos="850"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Los campos marcados como "Obligatorio por defecto" son requeridos siempre y no pueden desactivarse.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000208">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001F8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="850"/>
           <w:tab w:val="left" w:leader="none" w:pos="850"/>
           <w:tab w:val="left" w:leader="none" w:pos="850"/>
           <w:tab w:val="left" w:leader="none" w:pos="850"/>
           <w:tab w:val="left" w:leader="none" w:pos="850"/>
           <w:tab w:val="left" w:leader="none" w:pos="850"/>
           <w:tab w:val="left" w:leader="none" w:pos="850"/>
           <w:tab w:val="left" w:leader="none" w:pos="850"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Recomendamos hacer obligatorio el teléfono y el email para evitar problemas de comunicación posteriores.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000209">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001F9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="none" w:pos="850"/>
           <w:tab w:val="left" w:leader="none" w:pos="850"/>
           <w:tab w:val="left" w:leader="none" w:pos="850"/>
           <w:tab w:val="left" w:leader="none" w:pos="850"/>
           <w:tab w:val="left" w:leader="none" w:pos="850"/>
           <w:tab w:val="left" w:leader="none" w:pos="850"/>
           <w:tab w:val="left" w:leader="none" w:pos="850"/>
           <w:tab w:val="left" w:leader="none" w:pos="850"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">La calidad en los datos de creación de clientes impacta directamente en la eficacia del proceso logístico y la generación de documentos automáticos.</w:t>
       </w:r>
     </w:p>
@@ -15446,51 +14976,51 @@
       <w:headerReference r:id="rId7" w:type="default"/>
       <w:footerReference r:id="rId8" w:type="default"/>
       <w:pgSz w:h="15840" w:w="12240" w:orient="portrait"/>
       <w:pgMar w:bottom="1440" w:top="1440" w:left="851" w:right="900" w:header="708" w:footer="708"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:font w:name="Georgia"/>
   <w:font w:name="Cambria"/>
   <w:font w:name="Montserrat">
     <w:embedRegular w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId1" w:subsetted="0"/>
     <w:embedBold w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId2" w:subsetted="0"/>
     <w:embedItalic w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId3" w:subsetted="0"/>
     <w:embedBoldItalic w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId4" w:subsetted="0"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000020B">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001FB">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:leader="none" w:pos="850"/>
         <w:tab w:val="left" w:leader="none" w:pos="850"/>
         <w:tab w:val="left" w:leader="none" w:pos="850"/>
         <w:tab w:val="left" w:leader="none" w:pos="850"/>
         <w:tab w:val="left" w:leader="none" w:pos="850"/>
         <w:tab w:val="left" w:leader="none" w:pos="850"/>
         <w:tab w:val="left" w:leader="none" w:pos="850"/>
         <w:tab w:val="left" w:leader="none" w:pos="850"/>
       </w:tabs>
       <w:ind w:left="0" w:firstLine="0"/>
       <w:rPr/>
     </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:rtl w:val="0"/>
       </w:rPr>
       <w:tab/>
       <w:tab/>
       <w:tab/>
       <w:tab/>
       <w:tab/>
       <w:tab/>
       <w:tab/>
@@ -15526,51 +15056,51 @@
                   <a:srcRect b="-21227" l="-9938" r="-15028" t="-7506"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="771525" cy="771525"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect"/>
                   <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000020A">
+  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001FA">
     <w:pPr>
       <w:pBdr>
         <w:top w:space="0" w:sz="0" w:val="nil"/>
         <w:left w:space="0" w:sz="0" w:val="nil"/>
         <w:bottom w:space="0" w:sz="0" w:val="nil"/>
         <w:right w:space="0" w:sz="0" w:val="nil"/>
         <w:between w:space="0" w:sz="0" w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="left" w:leader="none" w:pos="850"/>
         <w:tab w:val="left" w:leader="none" w:pos="850"/>
         <w:tab w:val="left" w:leader="none" w:pos="850"/>
         <w:tab w:val="left" w:leader="none" w:pos="850"/>
         <w:tab w:val="left" w:leader="none" w:pos="850"/>
         <w:tab w:val="left" w:leader="none" w:pos="850"/>
         <w:tab w:val="left" w:leader="none" w:pos="850"/>
         <w:tab w:val="left" w:leader="none" w:pos="850"/>
         <w:tab w:val="center" w:leader="none" w:pos="4153"/>
         <w:tab w:val="right" w:leader="none" w:pos="8306"/>
         <w:tab w:val="right" w:leader="none" w:pos="10490"/>
       </w:tabs>
       <w:ind w:left="-851" w:right="42" w:firstLine="0"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:cs="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>